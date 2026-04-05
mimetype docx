--- v0 (2025-11-04)
+++ v1 (2026-04-05)
@@ -1,28 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
@@ -130,310 +131,209 @@
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="00533CB1">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">роизводство </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4757F943" w14:textId="77777777" w:rsidR="00F67401" w:rsidRPr="00722126" w:rsidRDefault="00F67401" w:rsidP="00F67401">
+          <w:p w14:paraId="1D6BBA40" w14:textId="77777777" w:rsidR="00FE2C26" w:rsidRDefault="00FE2C26" w:rsidP="00F67401">
             <w:pPr>
               <w:pStyle w:val="1"/>
-              <w:rPr>
-[...43 lines deleted...]
-            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>UTC</w:t>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15025ECD" w14:textId="210379FE" w:rsidR="00F67401" w:rsidRPr="003014CE" w:rsidRDefault="00F67401" w:rsidP="00F67401">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> +3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006B7205">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">:00 | </w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">EUSS </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="003014CE">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>тел</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006B7205">
+              <w:t>г.Рязань</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="16FBA1B0" w14:textId="287BF9F7" w:rsidR="00F67401" w:rsidRPr="00503BBF" w:rsidRDefault="00F67401" w:rsidP="00F67401">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>/</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000917EE">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>UTC</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t>477746</w:t>
+              <w:t xml:space="preserve"> +3</w:t>
             </w:r>
             <w:r w:rsidRPr="006B7205">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve"> | </w:t>
-[...63 lines deleted...]
-            <w:r w:rsidRPr="006B7205">
+              <w:t xml:space="preserve">:00 | </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
+              <w:t>тел</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B7205">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">факс: +7 (4912) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000917EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>477746</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B7205">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
               <w:t xml:space="preserve"> | </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidRPr="00036912">
+            <w:r w:rsidR="00503BBF" w:rsidRPr="00503BBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">сайт </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidR="00503BBF" w:rsidRPr="00503BBF">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                 </w:rPr>
-                <w:t>sa</w:t>
+                <w:t>euss.online</w:t>
               </w:r>
-              <w:r w:rsidRPr="00036912">
-[...9 lines deleted...]
-              <w:r w:rsidRPr="00036912">
+            </w:hyperlink>
+            <w:r w:rsidRPr="006B7205">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">| </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidR="00503BBF" w:rsidRPr="00F37EEA">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                   <w:b w:val="0"/>
                   <w:bCs w:val="0"/>
                 </w:rPr>
-                <w:t>@</w:t>
-[...47 lines deleted...]
-                <w:t>ru</w:t>
+                <w:t>support@euss.online</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="00503BBF" w:rsidRPr="00503BBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="59D04882" w14:textId="4E768DCA" w:rsidR="00F67401" w:rsidRPr="00442357" w:rsidRDefault="00F67401" w:rsidP="00F67401">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B7205">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00733891" w:rsidRPr="00D144B7" w14:paraId="687B57B6" w14:textId="77777777" w:rsidTr="00F67401">
         <w:tblPrEx>
           <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         </w:tblPrEx>
@@ -476,237 +376,525 @@
           </w:p>
           <w:p w14:paraId="744D95B2" w14:textId="77777777" w:rsidR="005D4835" w:rsidRPr="00A7165D" w:rsidRDefault="00A7165D" w:rsidP="00BE5865">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7165D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>опросный лист</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37CCC5E3" w14:textId="352A68B5" w:rsidR="00A7165D" w:rsidRPr="00C204B7" w:rsidRDefault="00733891" w:rsidP="00A7165D">
+          <w:p w14:paraId="37CCC5E3" w14:textId="39FE799C" w:rsidR="00A7165D" w:rsidRPr="005E12D5" w:rsidRDefault="00733891" w:rsidP="00A7165D">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">на партию </w:t>
             </w:r>
             <w:r w:rsidR="00C204B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Фильтр </w:t>
             </w:r>
             <w:r w:rsidR="006538F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006538F7" w:rsidRPr="004A4A21">
+              <w:t>EUSS</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>-</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006538F7">
+              <w:t xml:space="preserve"> ФЭ</w:t>
+            </w:r>
+            <w:r w:rsidR="00C204B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>СС</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B11EA3" w14:textId="17775A45" w:rsidR="005E12D5" w:rsidRPr="005E12D5" w:rsidRDefault="005E12D5" w:rsidP="00A7165D">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E12D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для резьбового соединения с трубами НПВХ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E12D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>USS</w:t>
-[...19 lines deleted...]
-              <w:t>СС</w:t>
+              <w:t>DIN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005E12D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4925</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0200BA8F" w14:textId="61273297" w:rsidR="00A7165D" w:rsidRPr="00D144B7" w:rsidRDefault="00A7165D" w:rsidP="00A7165D">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1991" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7101ADF4" w14:textId="77777777" w:rsidR="0015263E" w:rsidRPr="00D144B7" w:rsidRDefault="0015263E" w:rsidP="00DF3913">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47163022" w14:textId="77777777" w:rsidR="0078663D" w:rsidRDefault="0078663D" w:rsidP="0078663D">
+    <w:p w14:paraId="47163022" w14:textId="77777777" w:rsidR="0078663D" w:rsidRPr="00BD4C3F" w:rsidRDefault="0078663D" w:rsidP="0078663D">
       <w:pPr>
         <w:pStyle w:val="30"/>
         <w:ind w:left="0" w:right="175"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заполняет клиент</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39416D81" w14:textId="77777777" w:rsidR="0078663D" w:rsidRDefault="0078663D" w:rsidP="0078663D">
       <w:pPr>
         <w:pStyle w:val="30"/>
         <w:ind w:left="0" w:right="175"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45D0790B" w14:textId="35F28B4A" w:rsidR="00A7165D" w:rsidRDefault="00A7165D" w:rsidP="00A7165D">
+    <w:p w14:paraId="45D0790B" w14:textId="6397D6E5" w:rsidR="00A7165D" w:rsidRPr="00FE2C26" w:rsidRDefault="00A7165D" w:rsidP="00A7165D">
       <w:pPr>
         <w:pStyle w:val="30"/>
         <w:ind w:left="0" w:right="175"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Стоимость продукции зависит от объема партии и пара</w:t>
       </w:r>
       <w:r w:rsidR="00733891">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>етров продукции. Необходимо подробно заполнить настоящий опросный лист для корректного расчета стоимости и реального срока производства</w:t>
+        <w:t xml:space="preserve">етров продукции. Необходимо </w:t>
+      </w:r>
+      <w:r w:rsidR="00324735">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:r w:rsidR="00324735" w:rsidRPr="00352133">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>подробно заполнить опросный лист для корректного расчета стоимости и реального срока производства</w:t>
       </w:r>
       <w:r w:rsidR="006F13A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> партии</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6493722B" w14:textId="77777777" w:rsidR="00172F52" w:rsidRDefault="00172F52" w:rsidP="00A7165D">
+    <w:p w14:paraId="2B135D95" w14:textId="77777777" w:rsidR="003C67DC" w:rsidRPr="00FE2C26" w:rsidRDefault="003C67DC" w:rsidP="00A7165D">
+      <w:pPr>
+        <w:pStyle w:val="30"/>
+        <w:ind w:left="0" w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F039ED4" w14:textId="6772827C" w:rsidR="003C67DC" w:rsidRDefault="003C67DC" w:rsidP="003C67DC">
+      <w:pPr>
+        <w:pStyle w:val="30"/>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012792A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Если Вас интересу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ют ходовые типоразмеры –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012792A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">скачайте документ </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="003C67DC">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>по ссылке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492EA2E0" w14:textId="192D3A27" w:rsidR="00BD4C3F" w:rsidRPr="00BD4C3F" w:rsidRDefault="00BD4C3F" w:rsidP="003C67DC">
+      <w:pPr>
+        <w:pStyle w:val="30"/>
+        <w:pBdr>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:ind w:left="0" w:right="175"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012792A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Если Вас интересу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>е</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">т </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>технологическая</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">информация, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>см.энциклопедия</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>EUSS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012792A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>перейдите</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00BD4C3F">
+          <w:rPr>
+            <w:rStyle w:val="a3"/>
+            <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>по ссылке</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6493722B" w14:textId="77777777" w:rsidR="00172F52" w:rsidRPr="00693F49" w:rsidRDefault="00172F52" w:rsidP="00A7165D">
       <w:pPr>
         <w:pStyle w:val="30"/>
         <w:ind w:left="0" w:right="175"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3669FC65" w14:textId="77777777" w:rsidR="00014617" w:rsidRDefault="00172F52" w:rsidP="000139D5">
       <w:pPr>
         <w:pStyle w:val="30"/>
         <w:pBdr>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="0" w:right="175"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -814,148 +1002,109 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>обсыпки</w:t>
       </w:r>
       <w:r w:rsidR="00F3421C" w:rsidRPr="0012792A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> и условий эксплуатации</w:t>
       </w:r>
       <w:r w:rsidR="00172F52" w:rsidRPr="0012792A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3455C64F" w14:textId="1934B374" w:rsidR="00172F52" w:rsidRPr="00172F52" w:rsidRDefault="00172F52" w:rsidP="000139D5">
+    <w:p w14:paraId="3455C64F" w14:textId="7C05B423" w:rsidR="00172F52" w:rsidRPr="00523F10" w:rsidRDefault="00172F52" w:rsidP="000139D5">
       <w:pPr>
         <w:pStyle w:val="30"/>
         <w:pBdr>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="0" w:right="175"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012792A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">обратитесь </w:t>
+        <w:t>обратитес</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="0012792A">
+      <w:r w:rsidR="00523F10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ь </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00523F10" w:rsidRPr="00F37EEA">
           <w:rPr>
             <w:rStyle w:val="a3"/>
             <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>eco</w:t>
+          <w:t>support@euss.online</w:t>
         </w:r>
-        <w:r w:rsidRPr="0012792A">
-[...59 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidRPr="00172F52">
+      <w:r w:rsidR="00523F10">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012792A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F56825" w14:textId="77777777" w:rsidR="00DB023C" w:rsidRPr="00DB023C" w:rsidRDefault="00DB023C" w:rsidP="00DB023C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:right="974"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1162,2886 +1311,2247 @@
           </w:tcPr>
           <w:p w14:paraId="0E231905" w14:textId="77777777" w:rsidR="00A7165D" w:rsidRPr="00A7165D" w:rsidRDefault="00A7165D" w:rsidP="00B63EB0">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17EC0070" w14:textId="263ECF31" w:rsidR="00AA6E5C" w:rsidRDefault="00AA6E5C" w:rsidP="00F62C03">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19591C45" w14:textId="6C00AB59" w:rsidR="0062228C" w:rsidRDefault="00EF4A44" w:rsidP="00F62C03">
+    <w:p w14:paraId="237EF00A" w14:textId="77777777" w:rsidR="007223AC" w:rsidRDefault="007223AC" w:rsidP="007223AC">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005B19E8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
           <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70BA6426" wp14:editId="0127D59B">
-[...2 lines deleted...]
-            <wp:docPr id="1539387894" name="Рисунок 1"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="57CB8460" wp14:editId="35A2416D">
+            <wp:extent cx="2013995" cy="1580303"/>
+            <wp:effectExtent l="0" t="0" r="5715" b="0"/>
+            <wp:docPr id="7" name="Рисунок 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1539387894" name="Рисунок 1539387894"/>
+                    <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3971469" cy="1600289"/>
+                      <a:ext cx="2046274" cy="1605631"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00C204B7" w:rsidRPr="00C204B7">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F47B5C6" wp14:editId="7B7FAB30">
-[...2 lines deleted...]
-            <wp:docPr id="4" name="Рисунок 4"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CB4B150" wp14:editId="2B03252D">
+            <wp:extent cx="4085863" cy="2720705"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:docPr id="87766426" name="Рисунок 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPr id="87766426" name="Рисунок 87766426"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2182178" cy="1712269"/>
+                      <a:ext cx="4098268" cy="2728965"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283D12BE" w14:textId="0E1C658C" w:rsidR="00BE4F9E" w:rsidRPr="009D1B66" w:rsidRDefault="009D1B66" w:rsidP="009D1B66">
+    <w:p w14:paraId="19591C45" w14:textId="798FFA36" w:rsidR="0062228C" w:rsidRDefault="00C204B7" w:rsidP="00F62C03">
+      <w:pPr>
+        <w:pStyle w:val="af0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C204B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283D12BE" w14:textId="529EC0B1" w:rsidR="00BE4F9E" w:rsidRPr="009D1B66" w:rsidRDefault="009D1B66" w:rsidP="009D1B66">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">конструкция </w:t>
       </w:r>
       <w:r w:rsidR="00F62C03" w:rsidRPr="009D1B66">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>Фильтр</w:t>
       </w:r>
-      <w:r w:rsidR="00F9157A">
+      <w:r w:rsidR="007223AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> на кольцах</w:t>
+        <w:t>а</w:t>
       </w:r>
-      <w:r w:rsidR="00AA0DE7" w:rsidRPr="005B19E8">
+      <w:r w:rsidR="00F9157A">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA0DE7" w:rsidRPr="009D1B66">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...15 lines deleted...]
-        <w:t>USS</w:t>
+        <w:t>EUSS</w:t>
       </w:r>
       <w:r w:rsidR="00AA0DE7" w:rsidRPr="005B19E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA0DE7" w:rsidRPr="009D1B66">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ФЭ</w:t>
       </w:r>
       <w:r w:rsidR="00C204B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>СС</w:t>
       </w:r>
       <w:r w:rsidR="005B19E8" w:rsidRPr="005B19E8">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22110899" w14:textId="7B0E4435" w:rsidR="00AA0DE7" w:rsidRPr="0058250B" w:rsidRDefault="009D1B66" w:rsidP="009D1B66">
-[...161 lines deleted...]
-    </w:p>
     <w:p w14:paraId="233968C0" w14:textId="77777777" w:rsidR="009D1B66" w:rsidRPr="009D1B66" w:rsidRDefault="009D1B66" w:rsidP="009D1B66">
       <w:pPr>
         <w:pStyle w:val="af0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ac"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="327" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5719"/>
-        <w:gridCol w:w="3583"/>
+        <w:gridCol w:w="5720"/>
+        <w:gridCol w:w="3582"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0062228C" w:rsidRPr="00B63EB0" w14:paraId="132F5EEC" w14:textId="77777777" w:rsidTr="00835637">
+      <w:tr w:rsidR="0062228C" w:rsidRPr="00B63EB0" w14:paraId="132F5EEC" w14:textId="77777777" w:rsidTr="00091A3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="5720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2CDB7E" w14:textId="404F1144" w:rsidR="00A7165D" w:rsidRPr="006A6EAF" w:rsidRDefault="00B63EB0" w:rsidP="00B63EB0">
+          <w:p w14:paraId="1D2CDB7E" w14:textId="74388387" w:rsidR="00A7165D" w:rsidRPr="006A6EAF" w:rsidRDefault="00B63EB0" w:rsidP="00B63EB0">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Количество в партии</w:t>
+              <w:t xml:space="preserve">Количество </w:t>
+            </w:r>
+            <w:r w:rsidR="009C20AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">фильтров </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>в партии</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3583" w:type="dxa"/>
+            <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CED35A2" w14:textId="65C1F7BD" w:rsidR="00A7165D" w:rsidRPr="00B63EB0" w:rsidRDefault="00172F52" w:rsidP="00B63EB0">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ХХХ</w:t>
             </w:r>
             <w:r w:rsidR="00D13DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00D13DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>шт</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00252BAE" w:rsidRPr="00B63EB0" w14:paraId="7F4F713F" w14:textId="77777777" w:rsidTr="00835637">
+      <w:tr w:rsidR="00506BE9" w:rsidRPr="00B63EB0" w14:paraId="75619B33" w14:textId="77777777" w:rsidTr="00091A3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="5720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E29F4C8" w14:textId="77777777" w:rsidR="00252BAE" w:rsidRDefault="00252BAE" w:rsidP="00F67401">
+          <w:p w14:paraId="6CECDF1E" w14:textId="468B1051" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Вариант заканчивания скважины</w:t>
-[...6 lines deleted...]
-              <w:t>,</w:t>
+              <w:t xml:space="preserve">Длина каждого фильтра в сборе, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CEC02FC" w14:textId="27FD6366" w:rsidR="00C160EE" w:rsidRDefault="00B2178E" w:rsidP="00F67401">
+          <w:p w14:paraId="20BEAF89" w14:textId="5638663A" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>диаметр</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F5D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3583" w:type="dxa"/>
+            <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1789BED4" w14:textId="7B3B00F5" w:rsidR="00252BAE" w:rsidRDefault="00252BAE" w:rsidP="00F67401">
+          <w:p w14:paraId="4E60DF41" w14:textId="4CB6A14D" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00375C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ХХХХ</w:t>
+            </w:r>
             <w:r>
-              <w:rPr>
-[...52 lines deleted...]
-            <w:r w:rsidR="00D13DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115236" w:rsidRPr="00B63EB0" w14:paraId="2A2951D2" w14:textId="77777777" w:rsidTr="00835637">
+      <w:tr w:rsidR="00506BE9" w:rsidRPr="00B63EB0" w14:paraId="7F4F713F" w14:textId="77777777" w:rsidTr="00091A3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="5720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20BFABB4" w14:textId="428C7AB8" w:rsidR="00115236" w:rsidRDefault="00115236" w:rsidP="00F67401">
+          <w:p w14:paraId="0E29F4C8" w14:textId="77777777" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Фильтровая часть стыкуется </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Вариант заканчивания скважины,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CEC02FC" w14:textId="27FD6366" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>сверху..</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>внутренний диаметр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3583" w:type="dxa"/>
+            <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="745967E9" w14:textId="77777777" w:rsidR="00115236" w:rsidRPr="00115236" w:rsidRDefault="00115236" w:rsidP="00F67401">
+          <w:p w14:paraId="1789BED4" w14:textId="7B3B00F5" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">о стальной трубой / </w:t>
+              </w:rPr>
+              <w:t>открытый ствол /</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="742AD48E" w14:textId="7473CC4A" w:rsidR="00115236" w:rsidRPr="00115236" w:rsidRDefault="00115236" w:rsidP="00F67401">
+          <w:p w14:paraId="54629D6A" w14:textId="77777777" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">или с </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">эксплуатационная колонна, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753B4EEB" w14:textId="5DCB1E9F" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>нПВХ</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 4923</w:t>
+              <w:t>ХХХ мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115236" w:rsidRPr="00B63EB0" w14:paraId="783A5BF1" w14:textId="77777777" w:rsidTr="00835637">
+      <w:tr w:rsidR="00506BE9" w:rsidRPr="00B63EB0" w14:paraId="5179057B" w14:textId="77777777" w:rsidTr="00091A3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="5720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B49CA87" w14:textId="701DC968" w:rsidR="00115236" w:rsidRDefault="00115236" w:rsidP="00115236">
+          <w:p w14:paraId="5CFA87BB" w14:textId="75631135" w:rsidR="006B5901" w:rsidRPr="00FE2C26" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Фильтровая часть стыкуется </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">Диаметр трубы НПВХ </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>DIN</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007223AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4925</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B8D849E" w14:textId="48098A45" w:rsidR="00506BE9" w:rsidRPr="007223AC" w:rsidRDefault="006B5901" w:rsidP="00506BE9">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>..</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Df</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FE2C26">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00506BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>мм</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3583" w:type="dxa"/>
+            <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F619E96" w14:textId="77777777" w:rsidR="00115236" w:rsidRPr="00115236" w:rsidRDefault="00115236" w:rsidP="00115236">
+          <w:p w14:paraId="0E8F7750" w14:textId="77777777" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">о стальной трубой / </w:t>
+              </w:rPr>
+              <w:t>125, 225</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78EB5C21" w14:textId="3A474E7A" w:rsidR="00115236" w:rsidRPr="00115236" w:rsidRDefault="002525E1" w:rsidP="00115236">
+          <w:p w14:paraId="2F25A007" w14:textId="50CCC928" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">или </w:t>
-[...42 lines deleted...]
-              <w:t xml:space="preserve"> 4923</w:t>
+              <w:t>укажите диаметр</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009918A2" w:rsidRPr="00B63EB0" w14:paraId="2E00A3BB" w14:textId="77777777" w:rsidTr="00835637">
+      <w:tr w:rsidR="00506BE9" w:rsidRPr="00BE4F9E" w14:paraId="47B65E3A" w14:textId="77777777" w:rsidTr="00091A3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="5720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE82D5E" w14:textId="77777777" w:rsidR="009918A2" w:rsidRDefault="009918A2" w:rsidP="00115236">
+          <w:p w14:paraId="65B9CD00" w14:textId="69106356" w:rsidR="00506BE9" w:rsidRPr="00BE4F9E" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Тип соединения</w:t>
+              <w:t>Материал ниппеля и муфты, укажите</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D3FFAEA" w14:textId="77777777" w:rsidR="00C247EB" w:rsidRDefault="00C247EB" w:rsidP="00115236">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C8BBAD" w14:textId="00A9CE59" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>по умолчанию</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="622C9EBA" w14:textId="77777777" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нержавеющая сталь </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>AISI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F5D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-304 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23FA6E91" w14:textId="0D5DCA75" w:rsidR="00506BE9" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>AISI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F5D54">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-321 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597063ED" w14:textId="77777777" w:rsidR="00506BE9" w:rsidRPr="00BE4F9E" w:rsidRDefault="00506BE9" w:rsidP="00506BE9">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00BE4F9E" w14:paraId="185B5B71" w14:textId="77777777" w:rsidTr="00091A3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77778E2C" w14:textId="5CE052BF" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>(длина каждого соединения 150мм)</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Внешний диаметр </w:t>
+            </w:r>
+            <w:r w:rsidR="00461F08">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>муфты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4898895A" w14:textId="419F1643" w:rsidR="00C247EB" w:rsidRDefault="00C247EB" w:rsidP="00115236">
+          <w:p w14:paraId="1A7BCEC3" w14:textId="1EC78B7F" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9482A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9482A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB7CDB5" w14:textId="5C5BA4FA" w:rsidR="006B5901" w:rsidRDefault="00461F08" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>по умолчанию, определяет производитель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00B63EB0" w14:paraId="17AFF6E0" w14:textId="77777777" w:rsidTr="00091A3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B6123F" w14:textId="4ACBA762" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Внутренний диаметр фильтроэлемента, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79FA7243" w14:textId="41429760" w:rsidR="006B5901" w:rsidRPr="00764355" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9482A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9482A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17FE73DF" w14:textId="4195FE2A" w:rsidR="006B5901" w:rsidRPr="00B63EB0" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>по умолчанию, определяет производитель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00FE2C26" w14:paraId="2E7709DF" w14:textId="77777777" w:rsidTr="00091A3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="288A1234" w14:textId="432D6C12" w:rsidR="006B5901" w:rsidRPr="00BE4F9E" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Материал фильтроэлемента, укажите</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50BB4FCF" w14:textId="77777777" w:rsidR="00A010E4" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>AISI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A010E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-304 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>AISI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A010E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">-321 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73D8805E" w14:textId="51F575F6" w:rsidR="006B5901" w:rsidRPr="00A010E4" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>AISI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A010E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-316</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00A010E4" w:rsidRPr="00A010E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A010E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>AISI</w:t>
+            </w:r>
+            <w:r w:rsidR="00A010E4" w:rsidRPr="00A010E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-316</w:t>
+            </w:r>
+            <w:r w:rsidR="00A010E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Ti</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E90BD0" w14:textId="10E6ABC1" w:rsidR="006B5901" w:rsidRPr="00A010E4" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B5901" w14:paraId="25FFAEBC" w14:textId="77777777" w:rsidTr="00091A3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D5C518" w14:textId="50EB35DE" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Геометрия и размеры сечения рабочего профиля фильтроэлемента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF70821" w14:textId="06FBEAC7" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>по умолчанию, определяет производитель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B5901" w14:paraId="202010F4" w14:textId="77777777" w:rsidTr="00091A3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CDF267B" w14:textId="38E78BE9" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Геометрия и размеры сечения опорного (несущего) профиля фильтроэлемента (стрингеры)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77D421C2" w14:textId="5837B31B" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>по умолчанию, определяет производитель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00375C5F" w14:paraId="2BA59C0D" w14:textId="77777777" w:rsidTr="00091A3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="306E0E05" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ширина зазора фильтроэлемента, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00375C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:sym w:font="Symbol" w:char="F0B1"/>
+            </w:r>
+            <w:r w:rsidRPr="00375C5F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0.05 мм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2D9F1C" w14:textId="38C93860" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0.10 0.15 0.20 0.25 0.30 0.50 1.00… </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="091CA9AA" w14:textId="65D707CC" w:rsidR="006B5901" w:rsidRPr="00375C5F" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">с шагом 0.05 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00B63EB0" w14:paraId="0065A937" w14:textId="77777777" w:rsidTr="00091A3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFF6750" w14:textId="57195748" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Требуемая скважность, %</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="342B68F1" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00B63EB0" w14:paraId="3A3BB247" w14:textId="77777777" w:rsidTr="00091A3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A34175" w14:textId="3F0FABD6" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Требуемая пропускная способность, м3 / сутки </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A131C91" w14:textId="5C7B6BC3" w:rsidR="006B5901" w:rsidRPr="00035094" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">при необходимости укажите в других </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ед.измерения</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00B63EB0" w14:paraId="6DB6A0F2" w14:textId="77777777" w:rsidTr="00091A3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A862542" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Глубина скважины, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B3CFFB1" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>интервал установки фильтра</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00CBF07F" w14:textId="6945F647" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3583" w:type="dxa"/>
+            <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="221942B0" w14:textId="5426A7A8" w:rsidR="006B3399" w:rsidRDefault="009918A2" w:rsidP="00115236">
+          <w:p w14:paraId="0551B82F" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Хмм</w:t>
+              <w:t>ХХХм</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> / </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EDA0BBA" w14:textId="2454BE19" w:rsidR="009918A2" w:rsidRPr="009918A2" w:rsidRDefault="00260923" w:rsidP="00115236">
+          <w:p w14:paraId="2AD5F8CD" w14:textId="79C13D18" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">или </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009918A2" w:rsidRPr="009918A2">
+              <w:t>ХХХм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>муфта</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009918A2">
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> и </w:t>
-[...25 lines deleted...]
-            </w:r>
+              <w:t>ХХХмм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00835637" w:rsidRPr="00BE4F9E" w14:paraId="47B65E3A" w14:textId="77777777" w:rsidTr="00835637">
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00B63EB0" w14:paraId="7165758A" w14:textId="77777777" w:rsidTr="00091A3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="5720" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65B9CD00" w14:textId="2FE845E4" w:rsidR="00835637" w:rsidRPr="00BE4F9E" w:rsidRDefault="00835637" w:rsidP="00670081">
+          <w:p w14:paraId="4467F4E3" w14:textId="6302F5FC" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-              <w:t>, укажите</w:t>
+            <w:r w:rsidRPr="00FB199C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Плотность среды, г/см2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3583" w:type="dxa"/>
+            <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23FA6E91" w14:textId="2E0FE564" w:rsidR="00835637" w:rsidRDefault="00835637" w:rsidP="00670081">
-[...102 lines deleted...]
-          <w:p w14:paraId="597063ED" w14:textId="77777777" w:rsidR="00835637" w:rsidRPr="00BE4F9E" w:rsidRDefault="00835637" w:rsidP="00670081">
+          <w:p w14:paraId="632A860C" w14:textId="77777777" w:rsidR="006B5901" w:rsidRPr="00035094" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C2D24" w:rsidRPr="00B63EB0" w14:paraId="123E0785" w14:textId="77777777" w:rsidTr="00835637">
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00B63EB0" w14:paraId="6D8F2957" w14:textId="77777777" w:rsidTr="00091A3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="5720" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="183C5B91" w14:textId="72DA2080" w:rsidR="002C2D24" w:rsidRDefault="002C2D24" w:rsidP="00115236">
+          <w:p w14:paraId="4CB0FA78" w14:textId="3BE55540" w:rsidR="006B5901" w:rsidRPr="00D32B39" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Использовать дополнительные элементы</w:t>
+            <w:r w:rsidRPr="00FB199C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Динамическая вязкость, МПа х с</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3583" w:type="dxa"/>
+            <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23D15C8D" w14:textId="77777777" w:rsidR="002C2D24" w:rsidRDefault="002C2D24" w:rsidP="00115236">
+          <w:p w14:paraId="3C85A170" w14:textId="77777777" w:rsidR="006B5901" w:rsidRPr="00035094" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115236" w:rsidRPr="00B63EB0" w14:paraId="2F4BE3C6" w14:textId="77777777" w:rsidTr="00835637">
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00B63EB0" w14:paraId="1851498B" w14:textId="77777777" w:rsidTr="00091A3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="5720" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68C41489" w14:textId="71CAAE55" w:rsidR="00115236" w:rsidRDefault="00115236" w:rsidP="00115236">
+          <w:p w14:paraId="4D259FEB" w14:textId="09AE43F2" w:rsidR="006B5901" w:rsidRPr="00C5336E" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Длина фильтра в сборе, </w:t>
+            <w:r w:rsidRPr="00FB199C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Эксплуатационная температура среды, град</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15C393A5" w14:textId="0DE6C299" w:rsidR="00115236" w:rsidRPr="00764355" w:rsidRDefault="00115236" w:rsidP="00115236">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3774D662" w14:textId="77777777" w:rsidR="006B5901" w:rsidRPr="00035094" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00B63EB0" w14:paraId="5ECA2ECB" w14:textId="77777777" w:rsidTr="00091A3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5720" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49576AAA" w14:textId="7C9A3DDD" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00FB199C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Максимальное давление при эксплуатации, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB199C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>атм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3583" w:type="dxa"/>
+            <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B03E3EE" w14:textId="0FBEDC58" w:rsidR="00115236" w:rsidRPr="00375C5F" w:rsidRDefault="00115236" w:rsidP="00115236">
+          <w:p w14:paraId="39A3DFB6" w14:textId="77777777" w:rsidR="006B5901" w:rsidRPr="00035094" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00375C5F">
-[...14 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115236" w:rsidRPr="00B63EB0" w14:paraId="0756C7E5" w14:textId="77777777" w:rsidTr="00835637">
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00B63EB0" w14:paraId="7172EE01" w14:textId="77777777" w:rsidTr="00091A3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="5720" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="121AD3E8" w14:textId="5ABB8961" w:rsidR="00115236" w:rsidRDefault="00115236" w:rsidP="00115236">
+          <w:p w14:paraId="04BA4B82" w14:textId="03E89873" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Наружный диаметр фильтра, </w:t>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00590959">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>инерализация воды (химический состав, %); pH воды; наличие агрессивных компонентов (сероводород, железо, марганец);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A4032D7" w14:textId="679240F4" w:rsidR="00115236" w:rsidRDefault="00115236" w:rsidP="00115236">
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3582" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EF6E99" w14:textId="77777777" w:rsidR="006B5901" w:rsidRPr="00035094" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00B63EB0" w14:paraId="0A24A34D" w14:textId="77777777" w:rsidTr="00091A3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5720" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5039FB4F" w14:textId="1ED21DB0" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
-                <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>Наличие глинистых прослоек:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12290156" w14:textId="0D680F79" w:rsidR="006B5901" w:rsidRPr="00FB199C" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> мм</w:t>
+              <w:t>% глинистых частиц, размер глинистых частиц (мкм), название глин – перечислите (важно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3583" w:type="dxa"/>
+            <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BEB277C" w14:textId="111B8423" w:rsidR="00115236" w:rsidRPr="00B63EB0" w:rsidRDefault="00115236" w:rsidP="00115236">
+          <w:p w14:paraId="0130CF7C" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00375C5F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>ХХХ</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C247EB">
+              <w:t>ХХ%</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10FB4F75" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> мм</w:t>
-            </w:r>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ХХХмкм</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4A250B05" w14:textId="57FA8BEC" w:rsidR="006B5901" w:rsidRPr="00035094" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>хххх</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>хххх</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>хххх</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115236" w:rsidRPr="00B63EB0" w14:paraId="1C980570" w14:textId="77777777" w:rsidTr="00835637">
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00B63EB0" w14:paraId="477F9228" w14:textId="77777777" w:rsidTr="00091A3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
+            <w:tcW w:w="5720" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="765F1570" w14:textId="7F18159E" w:rsidR="00115236" w:rsidRDefault="00115236" w:rsidP="00115236">
+          <w:p w14:paraId="72B86888" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Наружный диаметр фильтроэлемента, </w:t>
+              <w:t>Укажите дополнительные параметры среды эксплуатации, которые считаете нужным обратить внимание</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38C64E04" w14:textId="5C817CF2" w:rsidR="00115236" w:rsidRDefault="00115236" w:rsidP="00115236">
-[...636 lines deleted...]
-          <w:p w14:paraId="00CBF07F" w14:textId="6945F647" w:rsidR="007B4906" w:rsidRDefault="007B4906" w:rsidP="00115236">
+          <w:p w14:paraId="6CE8E23D" w14:textId="5132489C" w:rsidR="006B5901" w:rsidRPr="00FB199C" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3583" w:type="dxa"/>
+            <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0551B82F" w14:textId="77777777" w:rsidR="00115236" w:rsidRDefault="00115236" w:rsidP="00115236">
+          <w:p w14:paraId="1D8761BB" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...16 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="2AD5F8CD" w14:textId="79C13D18" w:rsidR="00115236" w:rsidRDefault="00115236" w:rsidP="00115236">
+          <w:p w14:paraId="3D3C25B6" w14:textId="77777777" w:rsidR="006B5901" w:rsidRPr="00035094" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115236" w:rsidRPr="00B63EB0" w14:paraId="7165758A" w14:textId="77777777" w:rsidTr="00835637">
+      <w:tr w:rsidR="006B5901" w:rsidRPr="002C2D24" w14:paraId="6293DF38" w14:textId="77777777" w:rsidTr="00091A3B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5719" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5720" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4467F4E3" w14:textId="6302F5FC" w:rsidR="00115236" w:rsidRDefault="00115236" w:rsidP="00115236">
+          <w:p w14:paraId="67FE58FD" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB199C">
-[...4 lines deleted...]
-              <w:t>Плотность среды, г/см2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Использовать дополнительные элементы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3583" w:type="dxa"/>
+            <w:tcW w:w="3582" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="632A860C" w14:textId="77777777" w:rsidR="00115236" w:rsidRPr="00035094" w:rsidRDefault="00115236" w:rsidP="00115236">
+          <w:p w14:paraId="23A8E317" w14:textId="235730E6" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>отстойник / трубы НПВХ /</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="211CA287" w14:textId="77777777" w:rsidR="006B5901" w:rsidRPr="002C2D24" w:rsidRDefault="006B5901" w:rsidP="006B5901">
+            <w:pPr>
+              <w:pStyle w:val="30"/>
+              <w:ind w:left="0" w:right="175"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>обратный клапан / другое</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00115236" w:rsidRPr="00B63EB0" w14:paraId="6D8F2957" w14:textId="77777777" w:rsidTr="00835637">
-[...421 lines deleted...]
-      <w:tr w:rsidR="004D33DE" w:rsidRPr="00B63EB0" w14:paraId="72CEA6CA" w14:textId="77777777" w:rsidTr="00835637">
+      <w:tr w:rsidR="006B5901" w:rsidRPr="00B63EB0" w14:paraId="72CEA6CA" w14:textId="77777777" w:rsidTr="00091A3B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9302" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="42422D64" w14:textId="77777777" w:rsidR="004D33DE" w:rsidRDefault="004D33DE" w:rsidP="004D33DE">
+          <w:p w14:paraId="42422D64" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Дополнительная информация / требования к техническому заданию</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B6A078E" w14:textId="77777777" w:rsidR="004D33DE" w:rsidRDefault="004D33DE" w:rsidP="004D33DE">
+          <w:p w14:paraId="0B6A078E" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7698768D" w14:textId="77777777" w:rsidR="004D33DE" w:rsidRDefault="004D33DE" w:rsidP="004D33DE">
+          <w:p w14:paraId="7698768D" w14:textId="77777777" w:rsidR="006B5901" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="100033C4" w14:textId="1BFBC0BD" w:rsidR="004D33DE" w:rsidRPr="00B63EB0" w:rsidRDefault="004D33DE" w:rsidP="004D33DE">
+          <w:p w14:paraId="100033C4" w14:textId="1BFBC0BD" w:rsidR="006B5901" w:rsidRPr="00B63EB0" w:rsidRDefault="006B5901" w:rsidP="006B5901">
             <w:pPr>
               <w:pStyle w:val="30"/>
               <w:ind w:left="0" w:right="175"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71C049AB" w14:textId="77777777" w:rsidR="00AC77A0" w:rsidRDefault="00AC77A0" w:rsidP="00AC77A0">
+    <w:p w14:paraId="308B81B7" w14:textId="5BE6130E" w:rsidR="005D09B0" w:rsidRPr="00EA3A0F" w:rsidRDefault="005D09B0" w:rsidP="00EA3A0F">
+      <w:pPr>
+        <w:pStyle w:val="30"/>
+        <w:ind w:left="0" w:right="175"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24D4539B" w14:textId="00982413" w:rsidR="005D09B0" w:rsidRPr="005D09B0" w:rsidRDefault="005D09B0" w:rsidP="00AC77A0">
       <w:pPr>
         <w:pStyle w:val="30"/>
         <w:ind w:left="0" w:right="175"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="78D717FC" w14:textId="77777777" w:rsidR="00AC77A0" w:rsidRDefault="00AC77A0" w:rsidP="00AC77A0">
       <w:pPr>
         <w:pStyle w:val="30"/>
         <w:ind w:left="0" w:right="175"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Представитель клиента</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F675A8E" w14:textId="58496173" w:rsidR="00AA6E5C" w:rsidRPr="003F5D54" w:rsidRDefault="00AC77A0" w:rsidP="00AC77A0">
       <w:pPr>
         <w:pStyle w:val="30"/>
         <w:ind w:left="0" w:right="175"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ФИО и подпись &lt;ОБЯЗАТЕЛЬНО</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5D54">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AA6E5C" w:rsidRPr="003F5D54" w:rsidSect="00C62B5D">
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="674" w:right="1133" w:bottom="284" w:left="1134" w:header="426" w:footer="211" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="11112C3A" w14:textId="77777777" w:rsidR="00E4443F" w:rsidRDefault="00E4443F">
+    <w:p w14:paraId="36C88B42" w14:textId="77777777" w:rsidR="00E63BD5" w:rsidRDefault="00E63BD5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07381DB8" w14:textId="77777777" w:rsidR="00E4443F" w:rsidRDefault="00E4443F">
+    <w:p w14:paraId="18409EBB" w14:textId="77777777" w:rsidR="00E63BD5" w:rsidRDefault="00E63BD5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -4100,58 +3610,58 @@
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:p w14:paraId="66835DEE" w14:textId="77777777" w:rsidR="00583B9F" w:rsidRDefault="00583B9F" w:rsidP="00DD2691">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="58B75A69" w14:textId="77777777" w:rsidR="00583B9F" w:rsidRDefault="00583B9F">
     <w:pPr>
       <w:pStyle w:val="a8"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="70444A1E" w14:textId="77777777" w:rsidR="00E4443F" w:rsidRDefault="00E4443F">
+    <w:p w14:paraId="2A384728" w14:textId="77777777" w:rsidR="00E63BD5" w:rsidRDefault="00E63BD5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E5DE170" w14:textId="77777777" w:rsidR="00E4443F" w:rsidRDefault="00E4443F">
+    <w:p w14:paraId="649093DE" w14:textId="77777777" w:rsidR="00E63BD5" w:rsidRDefault="00E63BD5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00B41815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDF25EF6"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -8030,51 +7540,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1653170100">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1438870445">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1261179927">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="110"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -8128,50 +7638,51 @@
     <w:rsid w:val="000606E0"/>
     <w:rsid w:val="00060FB6"/>
     <w:rsid w:val="00061F49"/>
     <w:rsid w:val="000620D3"/>
     <w:rsid w:val="00063971"/>
     <w:rsid w:val="00064D98"/>
     <w:rsid w:val="00065FB3"/>
     <w:rsid w:val="00066363"/>
     <w:rsid w:val="0006650C"/>
     <w:rsid w:val="00066626"/>
     <w:rsid w:val="00067120"/>
     <w:rsid w:val="00067788"/>
     <w:rsid w:val="0007062C"/>
     <w:rsid w:val="00074A0B"/>
     <w:rsid w:val="00076C33"/>
     <w:rsid w:val="0007745A"/>
     <w:rsid w:val="00081505"/>
     <w:rsid w:val="00081F0C"/>
     <w:rsid w:val="0008252C"/>
     <w:rsid w:val="000829AC"/>
     <w:rsid w:val="00083456"/>
     <w:rsid w:val="000845F0"/>
     <w:rsid w:val="0008522A"/>
     <w:rsid w:val="00086951"/>
     <w:rsid w:val="00090359"/>
+    <w:rsid w:val="00091A3B"/>
     <w:rsid w:val="0009238A"/>
     <w:rsid w:val="00092C1B"/>
     <w:rsid w:val="0009318A"/>
     <w:rsid w:val="00093E32"/>
     <w:rsid w:val="0009428B"/>
     <w:rsid w:val="000943CA"/>
     <w:rsid w:val="00094431"/>
     <w:rsid w:val="00095FF0"/>
     <w:rsid w:val="0009676A"/>
     <w:rsid w:val="000A07D7"/>
     <w:rsid w:val="000A0E45"/>
     <w:rsid w:val="000A4CE9"/>
     <w:rsid w:val="000B0323"/>
     <w:rsid w:val="000B137B"/>
     <w:rsid w:val="000B2E99"/>
     <w:rsid w:val="000B3DA5"/>
     <w:rsid w:val="000B49FB"/>
     <w:rsid w:val="000B7921"/>
     <w:rsid w:val="000B7DC9"/>
     <w:rsid w:val="000C0A37"/>
     <w:rsid w:val="000C0C6F"/>
     <w:rsid w:val="000C18C3"/>
     <w:rsid w:val="000C1BA5"/>
     <w:rsid w:val="000C1C75"/>
     <w:rsid w:val="000C31E6"/>
@@ -8263,50 +7774,51 @@
     <w:rsid w:val="00184F5A"/>
     <w:rsid w:val="00190FD6"/>
     <w:rsid w:val="001929E5"/>
     <w:rsid w:val="00192F8E"/>
     <w:rsid w:val="00193399"/>
     <w:rsid w:val="00195082"/>
     <w:rsid w:val="00195265"/>
     <w:rsid w:val="001956C3"/>
     <w:rsid w:val="00196B7E"/>
     <w:rsid w:val="001A0512"/>
     <w:rsid w:val="001A0F89"/>
     <w:rsid w:val="001A123C"/>
     <w:rsid w:val="001A2419"/>
     <w:rsid w:val="001A2CEC"/>
     <w:rsid w:val="001A3F62"/>
     <w:rsid w:val="001A578E"/>
     <w:rsid w:val="001A58AB"/>
     <w:rsid w:val="001A6497"/>
     <w:rsid w:val="001A77BC"/>
     <w:rsid w:val="001B01CE"/>
     <w:rsid w:val="001B1BAA"/>
     <w:rsid w:val="001B5CA4"/>
     <w:rsid w:val="001B6C68"/>
     <w:rsid w:val="001B7ED2"/>
     <w:rsid w:val="001C0167"/>
+    <w:rsid w:val="001C0C65"/>
     <w:rsid w:val="001C51B1"/>
     <w:rsid w:val="001C53EB"/>
     <w:rsid w:val="001C5C79"/>
     <w:rsid w:val="001C61BC"/>
     <w:rsid w:val="001C6499"/>
     <w:rsid w:val="001C7AF3"/>
     <w:rsid w:val="001C7BAF"/>
     <w:rsid w:val="001D11B9"/>
     <w:rsid w:val="001D250D"/>
     <w:rsid w:val="001D47AD"/>
     <w:rsid w:val="001D4AD4"/>
     <w:rsid w:val="001D7003"/>
     <w:rsid w:val="001E06ED"/>
     <w:rsid w:val="001E0997"/>
     <w:rsid w:val="001E147C"/>
     <w:rsid w:val="001E1A8F"/>
     <w:rsid w:val="001E3217"/>
     <w:rsid w:val="001E357B"/>
     <w:rsid w:val="001E47AB"/>
     <w:rsid w:val="001E4BAF"/>
     <w:rsid w:val="001E5627"/>
     <w:rsid w:val="001E6D9E"/>
     <w:rsid w:val="001E7B82"/>
     <w:rsid w:val="001F1D49"/>
     <w:rsid w:val="001F6557"/>
@@ -8353,50 +7865,51 @@
     <w:rsid w:val="00256D04"/>
     <w:rsid w:val="00257D67"/>
     <w:rsid w:val="00260923"/>
     <w:rsid w:val="00261417"/>
     <w:rsid w:val="00261541"/>
     <w:rsid w:val="00261DA0"/>
     <w:rsid w:val="00262299"/>
     <w:rsid w:val="00262A80"/>
     <w:rsid w:val="002637A6"/>
     <w:rsid w:val="00264038"/>
     <w:rsid w:val="00264814"/>
     <w:rsid w:val="00264A00"/>
     <w:rsid w:val="00264B2C"/>
     <w:rsid w:val="002653C7"/>
     <w:rsid w:val="00265B5B"/>
     <w:rsid w:val="00266B40"/>
     <w:rsid w:val="002679FC"/>
     <w:rsid w:val="00270551"/>
     <w:rsid w:val="002705BD"/>
     <w:rsid w:val="00270D14"/>
     <w:rsid w:val="00271D9E"/>
     <w:rsid w:val="0027401D"/>
     <w:rsid w:val="002750DE"/>
     <w:rsid w:val="0027609A"/>
     <w:rsid w:val="002764E4"/>
+    <w:rsid w:val="00276555"/>
     <w:rsid w:val="00276611"/>
     <w:rsid w:val="00280CA1"/>
     <w:rsid w:val="00281126"/>
     <w:rsid w:val="002815C3"/>
     <w:rsid w:val="002817A8"/>
     <w:rsid w:val="002836B8"/>
     <w:rsid w:val="00284559"/>
     <w:rsid w:val="00287196"/>
     <w:rsid w:val="00287EAD"/>
     <w:rsid w:val="002909F0"/>
     <w:rsid w:val="00290AB7"/>
     <w:rsid w:val="002926AA"/>
     <w:rsid w:val="00293689"/>
     <w:rsid w:val="00293789"/>
     <w:rsid w:val="002941CD"/>
     <w:rsid w:val="00295BA6"/>
     <w:rsid w:val="002961B7"/>
     <w:rsid w:val="00297515"/>
     <w:rsid w:val="002A336D"/>
     <w:rsid w:val="002A495F"/>
     <w:rsid w:val="002B08D1"/>
     <w:rsid w:val="002B1781"/>
     <w:rsid w:val="002B1CCA"/>
     <w:rsid w:val="002B23F7"/>
     <w:rsid w:val="002B3346"/>
@@ -8426,64 +7939,66 @@
     <w:rsid w:val="002E6E4C"/>
     <w:rsid w:val="002E7D16"/>
     <w:rsid w:val="002F1151"/>
     <w:rsid w:val="002F264A"/>
     <w:rsid w:val="002F2CB7"/>
     <w:rsid w:val="002F4365"/>
     <w:rsid w:val="002F68F6"/>
     <w:rsid w:val="003014CE"/>
     <w:rsid w:val="00301588"/>
     <w:rsid w:val="00301FB7"/>
     <w:rsid w:val="00302734"/>
     <w:rsid w:val="003043B9"/>
     <w:rsid w:val="00306C24"/>
     <w:rsid w:val="0030708E"/>
     <w:rsid w:val="0031053F"/>
     <w:rsid w:val="00310FE2"/>
     <w:rsid w:val="00311364"/>
     <w:rsid w:val="00312699"/>
     <w:rsid w:val="003156F5"/>
     <w:rsid w:val="00317B2F"/>
     <w:rsid w:val="00321538"/>
     <w:rsid w:val="0032253E"/>
     <w:rsid w:val="00322FB4"/>
     <w:rsid w:val="00323320"/>
     <w:rsid w:val="00324490"/>
+    <w:rsid w:val="00324735"/>
     <w:rsid w:val="00325900"/>
     <w:rsid w:val="00326E62"/>
     <w:rsid w:val="0032712D"/>
     <w:rsid w:val="00331E97"/>
     <w:rsid w:val="003334F0"/>
     <w:rsid w:val="00337ECC"/>
     <w:rsid w:val="00341EA6"/>
     <w:rsid w:val="00343571"/>
     <w:rsid w:val="003458AC"/>
     <w:rsid w:val="00347FFE"/>
     <w:rsid w:val="00350E71"/>
     <w:rsid w:val="003511AA"/>
     <w:rsid w:val="00351BC0"/>
     <w:rsid w:val="003520ED"/>
+    <w:rsid w:val="00352133"/>
     <w:rsid w:val="0035226A"/>
     <w:rsid w:val="0035278B"/>
     <w:rsid w:val="003529DE"/>
     <w:rsid w:val="00352F21"/>
     <w:rsid w:val="00353DEA"/>
     <w:rsid w:val="00354611"/>
     <w:rsid w:val="00356429"/>
     <w:rsid w:val="003570A0"/>
     <w:rsid w:val="003576CD"/>
     <w:rsid w:val="00360886"/>
     <w:rsid w:val="00360B9A"/>
     <w:rsid w:val="003630EB"/>
     <w:rsid w:val="003645A3"/>
     <w:rsid w:val="0036657D"/>
     <w:rsid w:val="00370014"/>
     <w:rsid w:val="003727C3"/>
     <w:rsid w:val="0037527A"/>
     <w:rsid w:val="00375810"/>
     <w:rsid w:val="00375C5F"/>
     <w:rsid w:val="0037749F"/>
     <w:rsid w:val="003808CE"/>
     <w:rsid w:val="00381102"/>
     <w:rsid w:val="0038187A"/>
     <w:rsid w:val="00382559"/>
     <w:rsid w:val="00383ADB"/>
@@ -8493,50 +8008,51 @@
     <w:rsid w:val="00396C22"/>
     <w:rsid w:val="00396E4B"/>
     <w:rsid w:val="0039716C"/>
     <w:rsid w:val="00397A1F"/>
     <w:rsid w:val="00397CB9"/>
     <w:rsid w:val="003A051E"/>
     <w:rsid w:val="003A1FEE"/>
     <w:rsid w:val="003A2CA4"/>
     <w:rsid w:val="003A35CC"/>
     <w:rsid w:val="003A483B"/>
     <w:rsid w:val="003A5436"/>
     <w:rsid w:val="003A5C7E"/>
     <w:rsid w:val="003B2C24"/>
     <w:rsid w:val="003B2DA7"/>
     <w:rsid w:val="003B56F4"/>
     <w:rsid w:val="003B7210"/>
     <w:rsid w:val="003C1928"/>
     <w:rsid w:val="003C1948"/>
     <w:rsid w:val="003C1C74"/>
     <w:rsid w:val="003C1EE8"/>
     <w:rsid w:val="003C2A11"/>
     <w:rsid w:val="003C3A77"/>
     <w:rsid w:val="003C4B09"/>
     <w:rsid w:val="003C568C"/>
     <w:rsid w:val="003C6335"/>
+    <w:rsid w:val="003C67DC"/>
     <w:rsid w:val="003C7411"/>
     <w:rsid w:val="003D068E"/>
     <w:rsid w:val="003D0CA7"/>
     <w:rsid w:val="003D1198"/>
     <w:rsid w:val="003D25B1"/>
     <w:rsid w:val="003D2D5F"/>
     <w:rsid w:val="003D3030"/>
     <w:rsid w:val="003D4DD1"/>
     <w:rsid w:val="003D5B70"/>
     <w:rsid w:val="003D713E"/>
     <w:rsid w:val="003E29EF"/>
     <w:rsid w:val="003E47D4"/>
     <w:rsid w:val="003E576D"/>
     <w:rsid w:val="003F04C8"/>
     <w:rsid w:val="003F185E"/>
     <w:rsid w:val="003F3509"/>
     <w:rsid w:val="003F3AEF"/>
     <w:rsid w:val="003F497A"/>
     <w:rsid w:val="003F594A"/>
     <w:rsid w:val="003F5D54"/>
     <w:rsid w:val="003F7EA9"/>
     <w:rsid w:val="0040006C"/>
     <w:rsid w:val="004007F4"/>
     <w:rsid w:val="00400D10"/>
     <w:rsid w:val="004012F7"/>
@@ -8556,50 +8072,51 @@
     <w:rsid w:val="0041703B"/>
     <w:rsid w:val="00424858"/>
     <w:rsid w:val="0042496F"/>
     <w:rsid w:val="00424C6F"/>
     <w:rsid w:val="0043254D"/>
     <w:rsid w:val="00432BB3"/>
     <w:rsid w:val="00434962"/>
     <w:rsid w:val="00436C16"/>
     <w:rsid w:val="00437400"/>
     <w:rsid w:val="00440B50"/>
     <w:rsid w:val="00440DFB"/>
     <w:rsid w:val="00441DE7"/>
     <w:rsid w:val="00442357"/>
     <w:rsid w:val="00442ADC"/>
     <w:rsid w:val="00443C92"/>
     <w:rsid w:val="00445054"/>
     <w:rsid w:val="004450E0"/>
     <w:rsid w:val="004455D5"/>
     <w:rsid w:val="0045033C"/>
     <w:rsid w:val="00450466"/>
     <w:rsid w:val="00453457"/>
     <w:rsid w:val="0045458F"/>
     <w:rsid w:val="00455C4C"/>
     <w:rsid w:val="004579FC"/>
     <w:rsid w:val="00461E34"/>
+    <w:rsid w:val="00461F08"/>
     <w:rsid w:val="00463E8D"/>
     <w:rsid w:val="004667F7"/>
     <w:rsid w:val="00470187"/>
     <w:rsid w:val="004748B9"/>
     <w:rsid w:val="00476587"/>
     <w:rsid w:val="00476B36"/>
     <w:rsid w:val="00477E7E"/>
     <w:rsid w:val="00481995"/>
     <w:rsid w:val="004852E4"/>
     <w:rsid w:val="00485B32"/>
     <w:rsid w:val="00492D6C"/>
     <w:rsid w:val="00493918"/>
     <w:rsid w:val="004968B3"/>
     <w:rsid w:val="00496BFA"/>
     <w:rsid w:val="00497042"/>
     <w:rsid w:val="004A015E"/>
     <w:rsid w:val="004A314D"/>
     <w:rsid w:val="004A3327"/>
     <w:rsid w:val="004A493B"/>
     <w:rsid w:val="004A4A21"/>
     <w:rsid w:val="004A4DC3"/>
     <w:rsid w:val="004A54C2"/>
     <w:rsid w:val="004A6901"/>
     <w:rsid w:val="004A749B"/>
     <w:rsid w:val="004A7671"/>
@@ -8629,65 +8146,69 @@
     <w:rsid w:val="004E317F"/>
     <w:rsid w:val="004E38D8"/>
     <w:rsid w:val="004E394C"/>
     <w:rsid w:val="004E3992"/>
     <w:rsid w:val="004E60B3"/>
     <w:rsid w:val="004E7817"/>
     <w:rsid w:val="004E7ED0"/>
     <w:rsid w:val="004F03ED"/>
     <w:rsid w:val="004F0BC3"/>
     <w:rsid w:val="004F2C92"/>
     <w:rsid w:val="004F3AC9"/>
     <w:rsid w:val="004F3B0C"/>
     <w:rsid w:val="004F3DC4"/>
     <w:rsid w:val="004F3E03"/>
     <w:rsid w:val="004F4B0F"/>
     <w:rsid w:val="004F4EE3"/>
     <w:rsid w:val="004F6ABD"/>
     <w:rsid w:val="004F6F77"/>
     <w:rsid w:val="00500ECC"/>
     <w:rsid w:val="00501D86"/>
     <w:rsid w:val="005029EC"/>
     <w:rsid w:val="005030ED"/>
     <w:rsid w:val="00503232"/>
     <w:rsid w:val="005036B5"/>
     <w:rsid w:val="005039CF"/>
+    <w:rsid w:val="00503BBF"/>
     <w:rsid w:val="00503D11"/>
     <w:rsid w:val="005051F9"/>
     <w:rsid w:val="0050564E"/>
+    <w:rsid w:val="00506BE9"/>
+    <w:rsid w:val="0050786A"/>
     <w:rsid w:val="00511AED"/>
     <w:rsid w:val="0051380A"/>
     <w:rsid w:val="005143A7"/>
     <w:rsid w:val="005151A6"/>
     <w:rsid w:val="0051728F"/>
     <w:rsid w:val="00517B5A"/>
     <w:rsid w:val="00520136"/>
     <w:rsid w:val="0052039E"/>
     <w:rsid w:val="005210A2"/>
     <w:rsid w:val="00521831"/>
     <w:rsid w:val="00521C35"/>
     <w:rsid w:val="00523C32"/>
+    <w:rsid w:val="00523F10"/>
     <w:rsid w:val="00524EED"/>
     <w:rsid w:val="00525E88"/>
     <w:rsid w:val="0052655D"/>
     <w:rsid w:val="00526BED"/>
     <w:rsid w:val="00527EB0"/>
     <w:rsid w:val="005312F5"/>
     <w:rsid w:val="00531C6F"/>
     <w:rsid w:val="00533A1C"/>
     <w:rsid w:val="00533CB1"/>
     <w:rsid w:val="00533CDD"/>
     <w:rsid w:val="00536057"/>
     <w:rsid w:val="00536898"/>
     <w:rsid w:val="00537669"/>
     <w:rsid w:val="00537FBE"/>
     <w:rsid w:val="00540FA4"/>
     <w:rsid w:val="00542D5D"/>
     <w:rsid w:val="005435C3"/>
     <w:rsid w:val="00544090"/>
     <w:rsid w:val="00545779"/>
     <w:rsid w:val="005466F3"/>
     <w:rsid w:val="00547FA2"/>
     <w:rsid w:val="00551E9E"/>
     <w:rsid w:val="00553B74"/>
     <w:rsid w:val="00554576"/>
     <w:rsid w:val="00555CC9"/>
@@ -8728,62 +8249,64 @@
     <w:rsid w:val="00594357"/>
     <w:rsid w:val="005951B8"/>
     <w:rsid w:val="0059531A"/>
     <w:rsid w:val="005963CA"/>
     <w:rsid w:val="0059737D"/>
     <w:rsid w:val="005A0D28"/>
     <w:rsid w:val="005A0FA0"/>
     <w:rsid w:val="005A1BA5"/>
     <w:rsid w:val="005A1CF5"/>
     <w:rsid w:val="005A3473"/>
     <w:rsid w:val="005A3C57"/>
     <w:rsid w:val="005A48FD"/>
     <w:rsid w:val="005B19E8"/>
     <w:rsid w:val="005B35EB"/>
     <w:rsid w:val="005B3B7F"/>
     <w:rsid w:val="005B3E46"/>
     <w:rsid w:val="005B54EC"/>
     <w:rsid w:val="005C0B0E"/>
     <w:rsid w:val="005C3345"/>
     <w:rsid w:val="005C3447"/>
     <w:rsid w:val="005C3C7A"/>
     <w:rsid w:val="005C4CAC"/>
     <w:rsid w:val="005C5C07"/>
     <w:rsid w:val="005C6226"/>
     <w:rsid w:val="005D0398"/>
+    <w:rsid w:val="005D09B0"/>
     <w:rsid w:val="005D1F25"/>
     <w:rsid w:val="005D20C5"/>
     <w:rsid w:val="005D2523"/>
     <w:rsid w:val="005D31A4"/>
     <w:rsid w:val="005D3A35"/>
     <w:rsid w:val="005D4423"/>
     <w:rsid w:val="005D4835"/>
     <w:rsid w:val="005D4D1F"/>
     <w:rsid w:val="005D5396"/>
     <w:rsid w:val="005D5FD1"/>
     <w:rsid w:val="005D6765"/>
     <w:rsid w:val="005E0876"/>
+    <w:rsid w:val="005E12D5"/>
     <w:rsid w:val="005E234B"/>
     <w:rsid w:val="005E3E69"/>
     <w:rsid w:val="005E4FD5"/>
     <w:rsid w:val="005E7245"/>
     <w:rsid w:val="005F1818"/>
     <w:rsid w:val="005F1929"/>
     <w:rsid w:val="005F71CF"/>
     <w:rsid w:val="005F726F"/>
     <w:rsid w:val="0060292A"/>
     <w:rsid w:val="00603C18"/>
     <w:rsid w:val="00604C27"/>
     <w:rsid w:val="00605CDB"/>
     <w:rsid w:val="006064A8"/>
     <w:rsid w:val="00606A6A"/>
     <w:rsid w:val="00610CE5"/>
     <w:rsid w:val="00611D31"/>
     <w:rsid w:val="00611DA4"/>
     <w:rsid w:val="00614127"/>
     <w:rsid w:val="00614321"/>
     <w:rsid w:val="0061508C"/>
     <w:rsid w:val="006151E4"/>
     <w:rsid w:val="00615C29"/>
     <w:rsid w:val="0061726F"/>
     <w:rsid w:val="0062105F"/>
     <w:rsid w:val="00621423"/>
@@ -8815,111 +8338,115 @@
     <w:rsid w:val="006535A8"/>
     <w:rsid w:val="006538F7"/>
     <w:rsid w:val="0065436A"/>
     <w:rsid w:val="006576B0"/>
     <w:rsid w:val="0066104A"/>
     <w:rsid w:val="006619F3"/>
     <w:rsid w:val="00663711"/>
     <w:rsid w:val="00665C3F"/>
     <w:rsid w:val="00665CAC"/>
     <w:rsid w:val="00665CE3"/>
     <w:rsid w:val="00666468"/>
     <w:rsid w:val="00667C88"/>
     <w:rsid w:val="00671220"/>
     <w:rsid w:val="00673E44"/>
     <w:rsid w:val="006756EF"/>
     <w:rsid w:val="00677549"/>
     <w:rsid w:val="00680098"/>
     <w:rsid w:val="00681B41"/>
     <w:rsid w:val="00684DC7"/>
     <w:rsid w:val="00685676"/>
     <w:rsid w:val="006860DE"/>
     <w:rsid w:val="00691370"/>
     <w:rsid w:val="00691783"/>
     <w:rsid w:val="00693135"/>
     <w:rsid w:val="00693350"/>
+    <w:rsid w:val="00693359"/>
+    <w:rsid w:val="00693F49"/>
     <w:rsid w:val="006949A1"/>
     <w:rsid w:val="00696414"/>
     <w:rsid w:val="006973AE"/>
     <w:rsid w:val="006A0F81"/>
     <w:rsid w:val="006A102A"/>
     <w:rsid w:val="006A1139"/>
     <w:rsid w:val="006A3716"/>
     <w:rsid w:val="006A3CA8"/>
     <w:rsid w:val="006A4B80"/>
     <w:rsid w:val="006A50E3"/>
     <w:rsid w:val="006A6237"/>
     <w:rsid w:val="006A6EAF"/>
     <w:rsid w:val="006B05C4"/>
     <w:rsid w:val="006B1151"/>
     <w:rsid w:val="006B28E5"/>
     <w:rsid w:val="006B3399"/>
     <w:rsid w:val="006B3CB6"/>
     <w:rsid w:val="006B3D68"/>
     <w:rsid w:val="006B41C6"/>
+    <w:rsid w:val="006B5901"/>
     <w:rsid w:val="006B5AFE"/>
     <w:rsid w:val="006B7205"/>
     <w:rsid w:val="006B7232"/>
     <w:rsid w:val="006C3265"/>
     <w:rsid w:val="006C4569"/>
     <w:rsid w:val="006C4AE3"/>
     <w:rsid w:val="006C6666"/>
     <w:rsid w:val="006D41FB"/>
     <w:rsid w:val="006D5826"/>
     <w:rsid w:val="006D72C0"/>
     <w:rsid w:val="006D73FB"/>
     <w:rsid w:val="006E06C7"/>
     <w:rsid w:val="006E0818"/>
     <w:rsid w:val="006E1438"/>
     <w:rsid w:val="006E2F25"/>
     <w:rsid w:val="006E40BF"/>
     <w:rsid w:val="006E78A8"/>
     <w:rsid w:val="006E7ABB"/>
     <w:rsid w:val="006F12FF"/>
     <w:rsid w:val="006F13A6"/>
     <w:rsid w:val="006F13DA"/>
     <w:rsid w:val="006F2DA4"/>
     <w:rsid w:val="006F2EB9"/>
     <w:rsid w:val="006F48D8"/>
     <w:rsid w:val="006F4D2C"/>
     <w:rsid w:val="006F570C"/>
     <w:rsid w:val="006F596E"/>
     <w:rsid w:val="007007D8"/>
     <w:rsid w:val="00700890"/>
     <w:rsid w:val="007021E4"/>
     <w:rsid w:val="00703AFE"/>
     <w:rsid w:val="0070401C"/>
     <w:rsid w:val="00704618"/>
     <w:rsid w:val="007059BE"/>
     <w:rsid w:val="00710107"/>
     <w:rsid w:val="007109F7"/>
     <w:rsid w:val="00710F15"/>
     <w:rsid w:val="00714B07"/>
     <w:rsid w:val="00715975"/>
     <w:rsid w:val="007173EA"/>
     <w:rsid w:val="00717F20"/>
     <w:rsid w:val="00722126"/>
+    <w:rsid w:val="007223AC"/>
     <w:rsid w:val="00726B54"/>
     <w:rsid w:val="007301CC"/>
     <w:rsid w:val="007301EB"/>
     <w:rsid w:val="0073065B"/>
     <w:rsid w:val="00731C03"/>
     <w:rsid w:val="007328AF"/>
     <w:rsid w:val="00732999"/>
     <w:rsid w:val="00733891"/>
     <w:rsid w:val="00733CCF"/>
     <w:rsid w:val="00734007"/>
     <w:rsid w:val="0073550A"/>
     <w:rsid w:val="0073552E"/>
     <w:rsid w:val="00735656"/>
     <w:rsid w:val="007406A8"/>
     <w:rsid w:val="00740992"/>
     <w:rsid w:val="007412E1"/>
     <w:rsid w:val="00741CFC"/>
     <w:rsid w:val="00742161"/>
     <w:rsid w:val="00743945"/>
     <w:rsid w:val="0074510D"/>
     <w:rsid w:val="00746202"/>
     <w:rsid w:val="007462F6"/>
     <w:rsid w:val="007465A2"/>
     <w:rsid w:val="0074767E"/>
     <w:rsid w:val="00747B01"/>
@@ -9183,72 +8710,74 @@
     <w:rsid w:val="00980DDA"/>
     <w:rsid w:val="009836A5"/>
     <w:rsid w:val="009851B8"/>
     <w:rsid w:val="00986AA4"/>
     <w:rsid w:val="00987331"/>
     <w:rsid w:val="009877C5"/>
     <w:rsid w:val="00987B3E"/>
     <w:rsid w:val="00987CE7"/>
     <w:rsid w:val="00990137"/>
     <w:rsid w:val="00991342"/>
     <w:rsid w:val="009918A2"/>
     <w:rsid w:val="00991B5B"/>
     <w:rsid w:val="00993E0B"/>
     <w:rsid w:val="009940B4"/>
     <w:rsid w:val="009968E3"/>
     <w:rsid w:val="009A0286"/>
     <w:rsid w:val="009A0E92"/>
     <w:rsid w:val="009A1EEA"/>
     <w:rsid w:val="009A3C08"/>
     <w:rsid w:val="009B19A8"/>
     <w:rsid w:val="009B33B4"/>
     <w:rsid w:val="009B4A36"/>
     <w:rsid w:val="009B7F51"/>
     <w:rsid w:val="009C03E8"/>
     <w:rsid w:val="009C08AB"/>
+    <w:rsid w:val="009C20AA"/>
     <w:rsid w:val="009C4588"/>
     <w:rsid w:val="009C48B2"/>
     <w:rsid w:val="009C4B5A"/>
     <w:rsid w:val="009C589A"/>
     <w:rsid w:val="009C79DD"/>
     <w:rsid w:val="009D058F"/>
     <w:rsid w:val="009D1B66"/>
     <w:rsid w:val="009D53F4"/>
     <w:rsid w:val="009D64FB"/>
     <w:rsid w:val="009E0B06"/>
     <w:rsid w:val="009E0BAF"/>
     <w:rsid w:val="009E1443"/>
     <w:rsid w:val="009E425C"/>
     <w:rsid w:val="009E4767"/>
     <w:rsid w:val="009E5280"/>
     <w:rsid w:val="009F159E"/>
     <w:rsid w:val="009F15CD"/>
     <w:rsid w:val="009F17A1"/>
     <w:rsid w:val="009F2835"/>
     <w:rsid w:val="009F3A44"/>
     <w:rsid w:val="009F4ECC"/>
     <w:rsid w:val="009F64F4"/>
+    <w:rsid w:val="00A010E4"/>
     <w:rsid w:val="00A019A1"/>
     <w:rsid w:val="00A01D9E"/>
     <w:rsid w:val="00A02801"/>
     <w:rsid w:val="00A069EA"/>
     <w:rsid w:val="00A06C01"/>
     <w:rsid w:val="00A109D2"/>
     <w:rsid w:val="00A10DED"/>
     <w:rsid w:val="00A11CCC"/>
     <w:rsid w:val="00A13FB4"/>
     <w:rsid w:val="00A14BB3"/>
     <w:rsid w:val="00A15B67"/>
     <w:rsid w:val="00A166AB"/>
     <w:rsid w:val="00A21E99"/>
     <w:rsid w:val="00A2216F"/>
     <w:rsid w:val="00A22A4C"/>
     <w:rsid w:val="00A2589C"/>
     <w:rsid w:val="00A25941"/>
     <w:rsid w:val="00A25BC2"/>
     <w:rsid w:val="00A27BF6"/>
     <w:rsid w:val="00A30091"/>
     <w:rsid w:val="00A30506"/>
     <w:rsid w:val="00A3064D"/>
     <w:rsid w:val="00A30CB2"/>
     <w:rsid w:val="00A3267D"/>
     <w:rsid w:val="00A34C06"/>
@@ -9276,50 +8805,51 @@
     <w:rsid w:val="00A60CB3"/>
     <w:rsid w:val="00A656ED"/>
     <w:rsid w:val="00A66FAC"/>
     <w:rsid w:val="00A671BE"/>
     <w:rsid w:val="00A705C9"/>
     <w:rsid w:val="00A70B8A"/>
     <w:rsid w:val="00A7165D"/>
     <w:rsid w:val="00A76445"/>
     <w:rsid w:val="00A766FE"/>
     <w:rsid w:val="00A81D1A"/>
     <w:rsid w:val="00A82499"/>
     <w:rsid w:val="00A82514"/>
     <w:rsid w:val="00A84F98"/>
     <w:rsid w:val="00A85BC2"/>
     <w:rsid w:val="00A86815"/>
     <w:rsid w:val="00A8711B"/>
     <w:rsid w:val="00A90B07"/>
     <w:rsid w:val="00A917FF"/>
     <w:rsid w:val="00A9227A"/>
     <w:rsid w:val="00A93B87"/>
     <w:rsid w:val="00A93E16"/>
     <w:rsid w:val="00A94260"/>
     <w:rsid w:val="00A948F0"/>
     <w:rsid w:val="00A94A02"/>
     <w:rsid w:val="00A94EED"/>
+    <w:rsid w:val="00A962CA"/>
     <w:rsid w:val="00AA0DE7"/>
     <w:rsid w:val="00AA3667"/>
     <w:rsid w:val="00AA5063"/>
     <w:rsid w:val="00AA649A"/>
     <w:rsid w:val="00AA6E5C"/>
     <w:rsid w:val="00AA7A4D"/>
     <w:rsid w:val="00AB0439"/>
     <w:rsid w:val="00AB0B5B"/>
     <w:rsid w:val="00AB18EE"/>
     <w:rsid w:val="00AB1F42"/>
     <w:rsid w:val="00AB31D4"/>
     <w:rsid w:val="00AB3637"/>
     <w:rsid w:val="00AB4977"/>
     <w:rsid w:val="00AB573A"/>
     <w:rsid w:val="00AC0D45"/>
     <w:rsid w:val="00AC0EB0"/>
     <w:rsid w:val="00AC14A5"/>
     <w:rsid w:val="00AC22B0"/>
     <w:rsid w:val="00AC3AD0"/>
     <w:rsid w:val="00AC43E1"/>
     <w:rsid w:val="00AC53F3"/>
     <w:rsid w:val="00AC77A0"/>
     <w:rsid w:val="00AC786D"/>
     <w:rsid w:val="00AD14D0"/>
     <w:rsid w:val="00AD2E08"/>
@@ -9394,50 +8924,51 @@
     <w:rsid w:val="00B84888"/>
     <w:rsid w:val="00B909F9"/>
     <w:rsid w:val="00B92C9A"/>
     <w:rsid w:val="00B93E81"/>
     <w:rsid w:val="00B95352"/>
     <w:rsid w:val="00B965A6"/>
     <w:rsid w:val="00B96F24"/>
     <w:rsid w:val="00BA3DE6"/>
     <w:rsid w:val="00BA753C"/>
     <w:rsid w:val="00BB0527"/>
     <w:rsid w:val="00BB16D5"/>
     <w:rsid w:val="00BB1BD5"/>
     <w:rsid w:val="00BB3836"/>
     <w:rsid w:val="00BB3D03"/>
     <w:rsid w:val="00BB67DB"/>
     <w:rsid w:val="00BC0ED8"/>
     <w:rsid w:val="00BC253E"/>
     <w:rsid w:val="00BC34B7"/>
     <w:rsid w:val="00BC3B5A"/>
     <w:rsid w:val="00BC3D17"/>
     <w:rsid w:val="00BC6C2D"/>
     <w:rsid w:val="00BD11D7"/>
     <w:rsid w:val="00BD267C"/>
     <w:rsid w:val="00BD27E3"/>
     <w:rsid w:val="00BD2BF8"/>
+    <w:rsid w:val="00BD4C3F"/>
     <w:rsid w:val="00BD66D3"/>
     <w:rsid w:val="00BD76B2"/>
     <w:rsid w:val="00BE0C30"/>
     <w:rsid w:val="00BE26B0"/>
     <w:rsid w:val="00BE32B9"/>
     <w:rsid w:val="00BE4F9E"/>
     <w:rsid w:val="00BE5865"/>
     <w:rsid w:val="00BF2E6E"/>
     <w:rsid w:val="00BF3527"/>
     <w:rsid w:val="00BF4253"/>
     <w:rsid w:val="00BF612D"/>
     <w:rsid w:val="00C0015C"/>
     <w:rsid w:val="00C02B9D"/>
     <w:rsid w:val="00C0694D"/>
     <w:rsid w:val="00C14333"/>
     <w:rsid w:val="00C14626"/>
     <w:rsid w:val="00C1606C"/>
     <w:rsid w:val="00C160EE"/>
     <w:rsid w:val="00C17281"/>
     <w:rsid w:val="00C204B7"/>
     <w:rsid w:val="00C220FE"/>
     <w:rsid w:val="00C2331D"/>
     <w:rsid w:val="00C247EB"/>
     <w:rsid w:val="00C24A53"/>
     <w:rsid w:val="00C26FDD"/>
@@ -9499,50 +9030,51 @@
     <w:rsid w:val="00C96068"/>
     <w:rsid w:val="00C968BB"/>
     <w:rsid w:val="00C97018"/>
     <w:rsid w:val="00CA0D38"/>
     <w:rsid w:val="00CA36DC"/>
     <w:rsid w:val="00CA4CCD"/>
     <w:rsid w:val="00CA6B98"/>
     <w:rsid w:val="00CA6D6D"/>
     <w:rsid w:val="00CA6D71"/>
     <w:rsid w:val="00CB0BFF"/>
     <w:rsid w:val="00CB2266"/>
     <w:rsid w:val="00CB325A"/>
     <w:rsid w:val="00CB4325"/>
     <w:rsid w:val="00CB5261"/>
     <w:rsid w:val="00CB6099"/>
     <w:rsid w:val="00CB6DDA"/>
     <w:rsid w:val="00CB77DE"/>
     <w:rsid w:val="00CC0477"/>
     <w:rsid w:val="00CC0B43"/>
     <w:rsid w:val="00CC1377"/>
     <w:rsid w:val="00CC1767"/>
     <w:rsid w:val="00CC2D8A"/>
     <w:rsid w:val="00CC3409"/>
     <w:rsid w:val="00CC39ED"/>
     <w:rsid w:val="00CC3B79"/>
+    <w:rsid w:val="00CC442D"/>
     <w:rsid w:val="00CC4487"/>
     <w:rsid w:val="00CC53DD"/>
     <w:rsid w:val="00CC601C"/>
     <w:rsid w:val="00CC7612"/>
     <w:rsid w:val="00CD3356"/>
     <w:rsid w:val="00CD4CF7"/>
     <w:rsid w:val="00CD7A54"/>
     <w:rsid w:val="00CE1E41"/>
     <w:rsid w:val="00CE4F1A"/>
     <w:rsid w:val="00CE6E53"/>
     <w:rsid w:val="00CE7F6D"/>
     <w:rsid w:val="00CF08A4"/>
     <w:rsid w:val="00CF1237"/>
     <w:rsid w:val="00CF16C9"/>
     <w:rsid w:val="00CF3DFD"/>
     <w:rsid w:val="00CF3E58"/>
     <w:rsid w:val="00CF4658"/>
     <w:rsid w:val="00CF4CE8"/>
     <w:rsid w:val="00CF59FD"/>
     <w:rsid w:val="00CF644D"/>
     <w:rsid w:val="00CF65C8"/>
     <w:rsid w:val="00CF787E"/>
     <w:rsid w:val="00D00114"/>
     <w:rsid w:val="00D04319"/>
     <w:rsid w:val="00D048A1"/>
@@ -9649,69 +9181,71 @@
     <w:rsid w:val="00E21658"/>
     <w:rsid w:val="00E24501"/>
     <w:rsid w:val="00E25F6F"/>
     <w:rsid w:val="00E26A00"/>
     <w:rsid w:val="00E26F90"/>
     <w:rsid w:val="00E32B3F"/>
     <w:rsid w:val="00E34240"/>
     <w:rsid w:val="00E35208"/>
     <w:rsid w:val="00E35FE8"/>
     <w:rsid w:val="00E367A1"/>
     <w:rsid w:val="00E40135"/>
     <w:rsid w:val="00E40EF1"/>
     <w:rsid w:val="00E4387C"/>
     <w:rsid w:val="00E4443F"/>
     <w:rsid w:val="00E52FCB"/>
     <w:rsid w:val="00E53533"/>
     <w:rsid w:val="00E53DA5"/>
     <w:rsid w:val="00E540E0"/>
     <w:rsid w:val="00E54935"/>
     <w:rsid w:val="00E5568F"/>
     <w:rsid w:val="00E56202"/>
     <w:rsid w:val="00E56492"/>
     <w:rsid w:val="00E56FB3"/>
     <w:rsid w:val="00E57872"/>
     <w:rsid w:val="00E6320E"/>
+    <w:rsid w:val="00E63BD5"/>
     <w:rsid w:val="00E65F53"/>
     <w:rsid w:val="00E67771"/>
     <w:rsid w:val="00E716BB"/>
     <w:rsid w:val="00E71E55"/>
     <w:rsid w:val="00E72117"/>
     <w:rsid w:val="00E76FDE"/>
     <w:rsid w:val="00E77BEC"/>
     <w:rsid w:val="00E801AB"/>
     <w:rsid w:val="00E83099"/>
     <w:rsid w:val="00E8428F"/>
     <w:rsid w:val="00E91F41"/>
     <w:rsid w:val="00E949D8"/>
     <w:rsid w:val="00E95890"/>
     <w:rsid w:val="00E9707B"/>
     <w:rsid w:val="00E9711E"/>
     <w:rsid w:val="00E971D2"/>
     <w:rsid w:val="00EA09C4"/>
     <w:rsid w:val="00EA2099"/>
     <w:rsid w:val="00EA24A4"/>
+    <w:rsid w:val="00EA3A0F"/>
     <w:rsid w:val="00EA472E"/>
     <w:rsid w:val="00EA7397"/>
     <w:rsid w:val="00EB36AC"/>
     <w:rsid w:val="00EB3B49"/>
     <w:rsid w:val="00EB4621"/>
     <w:rsid w:val="00EB4D96"/>
     <w:rsid w:val="00EB5068"/>
     <w:rsid w:val="00EB59E7"/>
     <w:rsid w:val="00EB7E5A"/>
     <w:rsid w:val="00EC0D6C"/>
     <w:rsid w:val="00EC0F83"/>
     <w:rsid w:val="00EC13CE"/>
     <w:rsid w:val="00EC4954"/>
     <w:rsid w:val="00EC504D"/>
     <w:rsid w:val="00EC5A3B"/>
     <w:rsid w:val="00EC656E"/>
     <w:rsid w:val="00EC6ACE"/>
     <w:rsid w:val="00ED0111"/>
     <w:rsid w:val="00ED1DF3"/>
     <w:rsid w:val="00ED2741"/>
     <w:rsid w:val="00ED40BD"/>
     <w:rsid w:val="00ED4476"/>
     <w:rsid w:val="00ED5E50"/>
     <w:rsid w:val="00ED5F7A"/>
     <w:rsid w:val="00EE0225"/>
@@ -9804,50 +9338,51 @@
     <w:rsid w:val="00FA0823"/>
     <w:rsid w:val="00FA0E8F"/>
     <w:rsid w:val="00FA4E3D"/>
     <w:rsid w:val="00FA4FDF"/>
     <w:rsid w:val="00FA592C"/>
     <w:rsid w:val="00FA5F8E"/>
     <w:rsid w:val="00FB199C"/>
     <w:rsid w:val="00FB2615"/>
     <w:rsid w:val="00FB3A0D"/>
     <w:rsid w:val="00FB5A1C"/>
     <w:rsid w:val="00FB7226"/>
     <w:rsid w:val="00FC1B93"/>
     <w:rsid w:val="00FC1C5D"/>
     <w:rsid w:val="00FC2156"/>
     <w:rsid w:val="00FC4DA7"/>
     <w:rsid w:val="00FC50F8"/>
     <w:rsid w:val="00FC7699"/>
     <w:rsid w:val="00FD3271"/>
     <w:rsid w:val="00FD5914"/>
     <w:rsid w:val="00FD69A2"/>
     <w:rsid w:val="00FD6F7E"/>
     <w:rsid w:val="00FD73EB"/>
     <w:rsid w:val="00FD7C3E"/>
     <w:rsid w:val="00FE0D7A"/>
     <w:rsid w:val="00FE269D"/>
+    <w:rsid w:val="00FE2C26"/>
     <w:rsid w:val="00FE331A"/>
     <w:rsid w:val="00FE6508"/>
     <w:rsid w:val="00FE735D"/>
     <w:rsid w:val="00FE78B1"/>
     <w:rsid w:val="00FE7D5A"/>
     <w:rsid w:val="00FF112B"/>
     <w:rsid w:val="00FF1AE9"/>
     <w:rsid w:val="00FF30B5"/>
     <w:rsid w:val="00FF3427"/>
     <w:rsid w:val="00FF4365"/>
     <w:rsid w:val="00FF4C72"/>
     <w:rsid w:val="00FF4E74"/>
     <w:rsid w:val="00FF683B"/>
     <w:rsid w:val="00FF73D3"/>
     <w:rsid w:val="00FF77BE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -10331,50 +9866,51 @@
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="007301CC"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
@@ -11111,51 +10647,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1885940149">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eco@e-uss.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sales@e-uss.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.e-uss.ru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@euss.online" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euss.online/go?to=page.dictionary" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bidigit.ru/do?it=ecosystem.companies.pageDocument.show&amp;content_id=XxM3Y3hZ&amp;company_id=3vvOH4Wn" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:support@euss.online" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euss.online/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -11418,75 +10954,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{999BCB25-2A55-054F-A77F-015840CA31E5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>431</Words>
-  <Characters>2460</Characters>
+  <Words>445</Words>
+  <Characters>2540</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
+  <Lines>21</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2886</CharactersWithSpaces>
+  <CharactersWithSpaces>2980</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="108" baseType="variant">
       <vt:variant>
         <vt:i4>1572935</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>57</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.e-uss.ru/i-subscribe.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>458858</vt:i4>
       </vt:variant>
       <vt:variant>